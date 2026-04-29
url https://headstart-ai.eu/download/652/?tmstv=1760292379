--- v0 (2025-10-14)
+++ v1 (2026-04-29)
@@ -69,51 +69,51 @@
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/ppt/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" strictFirstAndLastChars="0" embedTrueTypeFonts="1" saveSubsetFonts="1" autoCompressPictures="0">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" strictFirstAndLastChars="0" embedTrueTypeFonts="1" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId42"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="258" r:id="rId2"/>
     <p:sldId id="261" r:id="rId3"/>
     <p:sldId id="325" r:id="rId4"/>
     <p:sldId id="4307" r:id="rId5"/>
     <p:sldId id="286" r:id="rId6"/>
     <p:sldId id="263" r:id="rId7"/>
     <p:sldId id="4308" r:id="rId8"/>
     <p:sldId id="331" r:id="rId9"/>
     <p:sldId id="332" r:id="rId10"/>
     <p:sldId id="334" r:id="rId11"/>
     <p:sldId id="333" r:id="rId12"/>
     <p:sldId id="335" r:id="rId13"/>
     <p:sldId id="336" r:id="rId14"/>
     <p:sldId id="337" r:id="rId15"/>
     <p:sldId id="4309" r:id="rId16"/>
     <p:sldId id="338" r:id="rId17"/>
     <p:sldId id="4344" r:id="rId18"/>
     <p:sldId id="4345" r:id="rId19"/>
@@ -370,58 +370,75 @@
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" r:id="rId57" roundtripDataSignature="AMtx7mgcYPFvc+RDk1lOWoY+vjso1TUtfQ=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" r:id="rId57" roundtripDataSignature="AMtx7mgcYPFvc+RDk1lOWoY+vjso1TUtfQ=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
   <p:clrMru>
     <a:srgbClr val="ED8623"/>
     <a:srgbClr val="653795"/>
     <a:srgbClr val="282666"/>
     <a:srgbClr val="BC8FDD"/>
     <a:srgbClr val="291D4A"/>
     <a:srgbClr val="FF3399"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
@@ -583,63 +600,63 @@
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="14995" autoAdjust="0"/>
     <p:restoredTop sz="89692" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="91" d="100"/>
-          <a:sy n="91" d="100"/>
+          <a:sx n="54" d="100"/>
+          <a:sy n="54" d="100"/>
         </p:scale>
-        <p:origin x="1104" y="114"/>
+        <p:origin x="1148" y="24"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.fntdata"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.fntdata"/><Relationship Id="rId57" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
@@ -1565,51 +1582,51 @@
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>'#'</a:t>
+              <a:t>‹N°›</a:t>
             </a:fld>
             <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
     <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
@@ -1975,51 +1992,51 @@
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -2096,51 +2113,51 @@
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="610961391"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -2208,51 +2225,51 @@
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3481066783"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -2320,51 +2337,51 @@
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3385188857"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -2463,51 +2480,51 @@
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2162372455"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BEA4F4E0-122A-1640-4614-E3CD5BF831FA}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1">
             <a:extLst>
@@ -2819,51 +2836,51 @@
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -2953,51 +2970,51 @@
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3856436377"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -3024,51 +3041,50 @@
                   <a:srgbClr val="2D2D2D"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="PwC Helvetica Neue"/>
               </a:rPr>
               <a:t>Wired (2016). </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" b="1" i="0" u="none" strike="noStrike" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="PwC Helvetica Neue"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>http://www.wired.co.uk/article/cancer-risk-ai-mammograms</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" b="1" i="0" u="none" strike="noStrike" dirty="0">
               <a:effectLst/>
               <a:latin typeface="PwC Helvetica Neue"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>https://www.pwc.com/gx/en/industries/healthcare/publications/ai-robotics-new-health/transforming-healthcare.html </a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
@@ -3090,51 +3106,51 @@
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1797381189"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04C23EFF-A21D-9A60-C8EA-AA234DE3D809}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1">
             <a:extLst>
@@ -3226,51 +3242,51 @@
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4040374249"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C473A15D-7499-F9BC-C3BF-817E34C4006C}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1">
             <a:extLst>
@@ -3369,51 +3385,51 @@
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1622963455"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -3481,51 +3497,51 @@
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2547803269"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -3806,50 +3822,57 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="34" name="Google Shape;34;p26"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5274194" y="0"/>
             <a:ext cx="6917806" cy="3550043"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F2F2F2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="fr-FR"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="35" name="Google Shape;35;p26"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4540275"/>
             <a:ext cx="5875867" cy="778675"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="4963395" h="875479" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="4489787" y="0"/>
@@ -16032,51 +16055,51 @@
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="https://www.youtube.com/embed/1EBw5dfsRj0?feature=oembed" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="https://www.youtube.com/embed/ZT9BQkGq85s?feature=oembed" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="https://www.youtube.com/embed/AFmALj2eGsM?feature=oembed" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.climatetrace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 200"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="201" name="Google Shape;201;p3"/>
           <p:cNvPicPr preferRelativeResize="0">
             <a:picLocks noGrp="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph type="pic" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
@@ -16300,92 +16323,92 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{376D9701-F682-E728-CA8D-095B6B94D253}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Text Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A39C468-9188-ABCD-0DA9-A1929DC1962A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="560030" y="1334437"/>
-            <a:ext cx="3214527" cy="1049221"/>
+            <a:off x="0" y="1334437"/>
+            <a:ext cx="3774557" cy="1049221"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="228600" indent="0"/>
             <a:r>
               <a:rPr lang="en-GB" sz="3600" b="1" dirty="0"/>
               <a:t>AI-drevet bevaringsindsats</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1712532D-5585-2472-5D95-911609A80C5F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -16408,162 +16431,194 @@
             <a:r>
               <a:rPr lang="en-GB" b="1" dirty="0"/>
               <a:t>Bevarelse </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>af </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" b="1" dirty="0"/>
               <a:t>vilde dyr </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>er et andet område, hvor AI gør en betydelig forskel. AI-drevne værktøjer overvåger truede arter, sporer krybskytteri og genopretter naturlige levesteder.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="0"/>
             <a:r>
               <a:rPr lang="en-GB" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ED8623"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>AI kan f</a:t>
+              <a:t>AI </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="ED8623"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>kan</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ED8623"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="ED8623"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>f.eks</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ED8623"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>.</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>.eks. </a:t>
+              <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ED8623"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>behandle billeder fra kamerafælder for at identificere dyr, overvåge deres bevægelser og vurdere økosystemernes sundhed uden at forstyrre dem.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="0"/>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Unge kvinder med interesse for dyreliv kan udforske AI-projekter, der bidrager til bevaringsindsatsen. Du kan lære at bygge enkle AI-modeller, der genkender forskellige dyrearter, eller analysere data fra sensorer, der er placeret i skove eller oceaner.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1474835242"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04DDE2D7-043D-6473-0846-502ABBB5DE61}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D3F3B26-4354-F196-2C19-DC55F8FB4834}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7783034" y="1124222"/>
-            <a:ext cx="4015762" cy="1140511"/>
+            <a:off x="7374577" y="1076722"/>
+            <a:ext cx="4424219" cy="1140511"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="3600" dirty="0"/>
               <a:t>Eksempler på AI i bevaringsindsatsen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86F11A32-EAE3-D020-8890-DB339499525A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="718078" y="4323785"/>
+            <a:off x="628214" y="4193156"/>
             <a:ext cx="10755843" cy="2328534"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="228600" indent="0"/>
             <a:r>
               <a:rPr lang="en-GB" dirty="0" err="1"/>
               <a:t>Wildbook </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>er en open source-platform i udvikling til forskning i vilde dyr. Den støtter feltbiologer i at indsamle flere data om vilde dyr gennem borgervidenskab, anvender kunstig intelligens til at fremskynde kuratering og finde skjulte tendenser og deler sikkert data mellem grupper, der er dedikeret til artsbevarelse. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0" err="1"/>
               <a:t>Wildbook </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>er en vigtig innovation, der fremmer nye partnerskaber mellem intelligente maskiner og mennesker, der arbejder sammen om at beskytte vores svindende dyreliv og forhindre en "sjette masseudryddelse".</a:t>
             </a:r>
           </a:p>
@@ -16574,51 +16629,51 @@
           <p:cNvPr id="6" name="Picture 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{994F7464-EE10-4F06-3723-0AC757EA8397}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3" cstate="screen">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="787770" y="205681"/>
+            <a:off x="807943" y="205681"/>
             <a:ext cx="6756890" cy="4118104"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:effectLst>
             <a:outerShdw blurRad="63500" sx="102000" sy="102000" algn="ctr" rotWithShape="0">
               <a:prstClr val="black">
                 <a:alpha val="40000"/>
               </a:prstClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Online Media 1" title="Wildbook: Our Vision in One Minute">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7E834A0-6992-4085-AC2A-D8363C0471C6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
@@ -16771,51 +16826,51 @@
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:nextCondLst>
                 <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
                     <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80E1F71C-6933-CDF8-D1EE-79A8B47222F7}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Text Placeholder 1">
             <a:extLst>
@@ -16893,51 +16948,51 @@
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="0"/>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Unge kvinder kan deltage ved at skabe AI-drevne projekter med fokus på affaldshåndtering. For eksempel kan DU bruge billedgenkendelse til at udvikle AI-modeller, der kategoriserer affald i genanvendelige og ikke-genanvendelige materialer.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1016953783"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB5591AE-6574-C789-AAB9-A2773F5C52F6}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2">
             <a:extLst>
@@ -17204,51 +17259,51 @@
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:nextCondLst>
                 <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
                     <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59E62C38-5BF8-8A1E-79E9-04586DDA9960}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1">
             <a:extLst>
@@ -17577,51 +17632,51 @@
               </a:rPr>
               <a:t>og brainstorm i grupper om, hvordan AI kan bruges i bæredygtighedsarbejdet.</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3581410818"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{191EDBCF-848A-A03C-CD90-2BCE5243A05B}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3">
             <a:extLst>
@@ -17755,94 +17810,94 @@
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="14201859">
             <a:off x="9081912" y="284029"/>
             <a:ext cx="5127676" cy="4367161"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1446208733"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{113B1A08-DA57-A855-91C7-F93E3B3D9009}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7910625" y="1076563"/>
-            <a:ext cx="4093534" cy="1438223"/>
+            <a:off x="7810005" y="1088438"/>
+            <a:ext cx="4381995" cy="1438223"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="3600" dirty="0"/>
+              <a:rPr lang="en-GB" sz="3500" dirty="0"/>
               <a:t>Lad os se på AI's rolle i sundhedsvæsenet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36B3D333-66C5-CF7E-2F93-51F95690B47B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="787770" y="4966628"/>
             <a:ext cx="10755843" cy="1561763"/>
@@ -17883,51 +17938,51 @@
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr/>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2690305060"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Text Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3725794-484B-EF3B-B6F9-FE365F8739E8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
@@ -18018,51 +18073,51 @@
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:srcRect t="8640" b="8640"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr/>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="8209891"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D9C1C99-8CE3-018C-D309-3AAF313ABB85}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
@@ -18202,51 +18257,51 @@
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1445434"/>
             <a:ext cx="5103639" cy="2917911"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4204046561"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Text Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{339B1EC3-07C0-5721-4551-FD5811FE8CAD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
@@ -18360,51 +18415,51 @@
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-297111" y="3785189"/>
             <a:ext cx="4104167" cy="4104167"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="332198269"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 250"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="251" name="Google Shape;251;p6"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -18923,51 +18978,51 @@
                   <a:srgbClr val="282666"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Opsummering og nøglebegreber</a:t>
             </a:r>
             <a:endParaRPr dirty="0">
               <a:solidFill>
                 <a:srgbClr val="282666"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="262" name="Google Shape;262;p6"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="849241" y="383586"/>
+            <a:off x="350478" y="359835"/>
             <a:ext cx="5041923" cy="720752"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
@@ -18980,52 +19035,52 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Oversigt over modulet</a:t>
             </a:r>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Google Shape;252;p6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35FA0309-37DC-3E57-2AAF-FCDC42D11812}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="783938" y="2942496"/>
-            <a:ext cx="4965738" cy="689519"/>
+            <a:off x="1157231" y="1066727"/>
+            <a:ext cx="4688182" cy="4724545"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:defPPr>
@@ -19273,51 +19328,51 @@
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Dette modul introducerer eleverne til den positive indvirkning, som kunstig intelligens kan have på mennesker, samfund og planeten. Gennem eksempler fra den virkelige verden, kreative opgaver og inspirerende rollemodeller udforsker eleverne, hvordan AI bruges inden for områder som bæredygtighed, sundhedspleje og tilgængelighed. Modulet fremhæver også kvinders rolle inden for AI og opfordrer unge til at tænke kritisk, samarbejde og designe deres egne ideer til at bruge AI til at løse sociale udfordringer.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02C78BEF-17DD-F9C3-6C22-94BB191396E1}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1">
             <a:extLst>
@@ -19389,51 +19444,51 @@
             <a:r>
               <a:rPr lang="en-GB" sz="2800" dirty="0"/>
               <a:t>Behandling</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48DF27B6-05EB-607D-40DE-FA56CB2C3D04}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5301138" y="264984"/>
+            <a:off x="5336764" y="87568"/>
             <a:ext cx="6371151" cy="6328031"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="228600" indent="0"/>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Ud over at scanne sundhedsjournaler for at hjælpe udbydere med at identificere kronisk syge personer, der </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" b="1" dirty="0"/>
               <a:t>kan være </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>i risiko for en negativ episode, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" b="1" dirty="0"/>
               <a:t>kan AI hjælpe klinikere med at tage en mere omfattende tilgang til sygdomshåndtering</a:t>
             </a:r>
             <a:r>
@@ -20029,51 +20084,51 @@
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:nextCondLst>
                 <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
                     <p:spTgt spid="3"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB97C7FC-05BD-6776-052B-910F079CDA9E}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Text Placeholder 1">
             <a:extLst>
@@ -20196,51 +20251,51 @@
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="646689" y="2626242"/>
             <a:ext cx="4361314" cy="4361314"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2742173759"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Text Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{205F910C-472B-4841-936C-6EE7386CF600}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
@@ -20660,52 +20715,52 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="6974955" y="1528724"/>
             <a:ext cx="4561368" cy="2409925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5">
             <a:hlinkClick r:id="rId5"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C2FA7D2-286E-7608-A03B-C0BF627B081A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7208872" y="4404860"/>
-            <a:ext cx="4093534" cy="1323439"/>
+            <a:off x="7208871" y="4404860"/>
+            <a:ext cx="4327451" cy="1323439"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="653795"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="653795"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="1600" i="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
@@ -20873,51 +20928,51 @@
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:nextCondLst>
                 <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
                     <p:spTgt spid="5"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C775FDC0-8707-3C2D-35E5-5A4403F73C11}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1">
             <a:extLst>
@@ -21279,51 +21334,51 @@
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2222198800"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72178F2D-89E7-1F4D-6DBF-FD66EC5135F0}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3">
             <a:extLst>
@@ -21453,51 +21508,51 @@
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="14201859">
             <a:off x="9081912" y="284029"/>
             <a:ext cx="5127676" cy="4367161"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1054286376"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB2F0CA0-F0B7-918C-CFC7-816917122C1A}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3">
             <a:extLst>
@@ -21564,69 +21619,69 @@
           <a:stretch/>
         </p:blipFill>
         <p:spPr/>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A258F975-4CB9-6910-A943-E04DC1FFDBBB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="18"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-GB"/>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1351341981"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65A39060-7070-3A19-5134-46471E5B48C7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
@@ -21870,51 +21925,51 @@
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:nextCondLst>
                 <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
                     <p:spTgt spid="6"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Picture 7">
             <a:hlinkClick r:id="rId3"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{180F36DB-572C-53DE-53ED-A3026FA00502}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -21974,90 +22029,98 @@
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Eksempler på</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{540E7871-61A4-4C91-1286-8695A0DD21AB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4456245" y="206271"/>
-            <a:ext cx="6961476" cy="6024407"/>
+            <a:off x="4456244" y="206271"/>
+            <a:ext cx="7252825" cy="6024407"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" b="1" dirty="0"/>
               <a:t>Brug stemmeaktiverede enheder som personlige assistenter</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="0"/>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Hvis din mobilitet er begrænset, kan du prøve at bruge stemmeaktiverede AI-assistenter som Amazons Alexa eller Siri. Nogle få ord er alt, hvad der skal til for at styre lys, apparater, låse, termostater osv.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="0"/>
             <a:r>
               <a:rPr lang="en-GB" b="1" dirty="0"/>
               <a:t>Brug AI til at gøre det lettere at læse, skrive og lære</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="0"/>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>Hvis du har synshandicap</a:t>
+              <a:t>Hvis du har synshandicap, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>kan</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>, bruger </a:t>
+              <a:t> du </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>bruge</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>applikationer som </a:t>
+              <a:t> applikationer som </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>Microsofts Immersive Reader </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>AI til at justere tekststørrelsen, læse tekst højt og give visuelle hjælpemidler, når du læser. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" b="1" dirty="0"/>
               <a:t>Brug AI til at overvåge helbredsændringer</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="0"/>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>AI i ting som smartwatches hjælper dig med at holde styr på ting som søvndata eller din puls. Disse oplysninger kan videregives til sundhedsudbydere eller bruges til at hjælpe dig med at justere dine rutiner.</a:t>
             </a:r>
           </a:p>
@@ -22224,51 +22287,51 @@
             </a:r>
             <a:endParaRPr lang="en-GB" sz="2400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4209879012"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86988CE3-0630-1DEA-F1A0-627A078F24BD}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4">
             <a:extLst>
@@ -22542,51 +22605,51 @@
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:nextCondLst>
                 <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
                     <p:spTgt spid="7"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6CD4975-5DA3-C844-4ACC-142B8C584D58}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4">
             <a:extLst>
@@ -22631,55 +22694,51 @@
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Det anslås, at mellem 9 og 12 % af den europæiske befolkning lider af ordblindhed, hvilket betyder, at millioner af mennesker på hele kontinentet kan have denne specifikke indlæringsvanskelighed. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="0"/>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Værktøjer som </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" b="1" dirty="0">
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>Microsoft Immersive Reader </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>opdeler tekst i lettere bidder og læser den højt.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="0"/>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>Personlige læringskompagnoner </a:t>
-[...3 lines deleted...]
-              <a:t>som </a:t>
+              <a:t>Personlige læringskompagnoner som </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" b="1" dirty="0">
                 <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>Khanamigo </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>(se video), der er formet af adaptive algoritmer, fremmer et støttende miljø for udvikling af færdigheder og viden.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F583B49F-50EF-CAA1-2EDE-3B75F45DF6BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
@@ -22874,51 +22933,51 @@
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:nextCondLst>
                 <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
                     <p:spTgt spid="8"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Text Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8270975E-FA10-715B-4D75-8EA68C780389}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
@@ -22951,131 +23010,131 @@
           <p:cNvPr id="4" name="Text Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C04EF4C4-235C-6427-D052-DCDC3B610350}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4104861" y="318976"/>
             <a:ext cx="7438350" cy="6220047"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" b="1" i="1" dirty="0"/>
+              <a:rPr lang="en-GB" sz="2300" b="1" i="1" dirty="0"/>
               <a:t>Ved afslutningen af dette modul vil eleverne være i stand til at:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="571500" indent="-342900">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB" sz="2300" dirty="0"/>
               <a:t>Udforske både risici og fordele ved kunstig intelligens og udfordre almindelige misforståelser.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="571500" indent="-342900">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB" sz="2300" dirty="0"/>
               <a:t>Identificere, hvordan AI understøtter bæredygtighed gennem klimaforudsigelse, bevarelse og affaldsreduktion.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="571500" indent="-342900">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB" sz="2300" dirty="0"/>
               <a:t>Beskrive, hvordan AI bruges i sundhedsvæsenet til forebyggelse, diagnosticering, behandling og støtte til mental sundhed.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="571500" indent="-342900">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB" sz="2300" dirty="0"/>
               <a:t>Forstå, hvordan AI fremmer inklusion og tilgængelighed for mennesker med forskellige evner og behov.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="571500" indent="-342900">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB" sz="2300" dirty="0"/>
               <a:t>Anerkende inspirerende kvinder, der bruger AI til noget godt, og reflektere over deres eget potentiale til at gøre en forskel.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="571500" indent="-342900">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB" sz="2300" dirty="0"/>
               <a:t>Arbejde kreativt og kollaborativt med at designe eller pitche en AI-for-good-løsning.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3604014886"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16788123-0E08-EE47-EB98-C0203856B1B6}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1">
             <a:extLst>
@@ -23420,98 +23479,88 @@
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>udnytter </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>AI til at bidrage til </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ED8623"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>tilgængelighed </a:t>
-[...9 lines deleted...]
-              <a:t>og inklusion. </a:t>
+              <a:t>tilgængelighed og inklusion. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-GB" sz="2400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4076530942"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76B1F35B-31C7-BE50-3722-8DF90B5740C1}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3">
             <a:extLst>
@@ -23641,85 +23690,85 @@
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="14201859">
             <a:off x="9081912" y="284029"/>
             <a:ext cx="5127676" cy="4367161"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="317945422"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Text Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99170876-9942-FEBB-0A21-E87D9BB2FC27}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="218773" y="2045704"/>
+            <a:off x="242569" y="1768060"/>
             <a:ext cx="4297533" cy="3000664"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="228600" indent="0"/>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Joy er en datalog, der bemærkede, at ansigtsgenkendelsessoftware fungerede dårligt på mennesker med mørk hud - især kvinder. Hun startede et projekt kaldet Algorithmic Justice League for at afsløre og løse disse problemer. Takket være hendes arbejde har store virksomheder været nødt til at ændre deres systemer.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95F6C87A-7212-BF35-9F13-713EF36D504E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
@@ -23871,52 +23920,52 @@
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD83CB9E-00EF-A1A4-D140-9DF08D8CE650}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4858280" y="5254811"/>
-            <a:ext cx="1247444" cy="461665"/>
+            <a:off x="4688959" y="5254812"/>
+            <a:ext cx="1573618" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>FØLG MED</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
@@ -24047,51 +24096,51 @@
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:nextCondLst>
                 <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
                     <p:spTgt spid="5"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7601602F-49EA-38B8-EC7F-E5A9C0C4AC0B}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Text Placeholder 1">
             <a:extLst>
@@ -24451,91 +24500,91 @@
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:nextCondLst>
                 <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
                     <p:spTgt spid="5"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0012469-9D88-7EBB-3676-1230658B5058}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Text Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B491C1AF-3584-63FB-8093-EEF99559A5E1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="798381" y="2045704"/>
+            <a:off x="798381" y="1463310"/>
             <a:ext cx="5297620" cy="3849918"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="228600" indent="0"/>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Abeba er en kognitiv forsker fra Etiopien, som har taget sin ph.d. ved University College Dubin. Abeba studerer, hvordan AI-systemer afspejler sociale værdier - og hvordan de nogle gange kan gøre skadelige antagelser. Hun arbejder for, at AI skal udvikles på en etisk og inkluderende måde.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCD50BA8-A48F-AAAC-A34D-30661CE30CBE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
@@ -24855,51 +24904,51 @@
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:nextCondLst>
                 <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
                     <p:spTgt spid="5"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10F17354-E17C-5827-7868-DA1BA1C8511B}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Text Placeholder 1">
             <a:extLst>
@@ -25264,51 +25313,51 @@
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:nextCondLst>
                 <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
                     <p:spTgt spid="8"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="TextBox 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCAEE87A-F122-B8FC-DDE9-992384940138}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
@@ -25335,52 +25384,52 @@
                 <a:solidFill>
                   <a:srgbClr val="653795"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>AKTIVITET...Mulighed 1: Inspirer og skab - AI Changemakers Poster</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{725C4D41-A407-02A4-A104-DBBB31BFEE4A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="425852" y="1748295"/>
-            <a:ext cx="8664985" cy="1200329"/>
+            <a:off x="425852" y="1514525"/>
+            <a:ext cx="8551893" cy="1569660"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ED8623"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Målet med aktiviteten er;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
@@ -25389,51 +25438,51 @@
                   <a:srgbClr val="ED8623"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>At udforske kvinders arbejde med at bruge AI til sociale formål og reflektere over, hvordan eleverne kan anvende lignende tankegang i deres eget liv.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="TextBox 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44DF45E3-8397-8C52-F9E0-69ACB71E85FB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="425852" y="3340015"/>
-            <a:ext cx="11340296" cy="3046988"/>
+            <a:ext cx="11306969" cy="3046988"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="653795"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="653795"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
@@ -25539,51 +25588,51 @@
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8537944" y="986234"/>
             <a:ext cx="2626243" cy="2626243"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2319971342"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E37E449-AC7F-5401-C795-A9008F0505BC}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="TextBox 7">
             <a:extLst>
@@ -25616,51 +25665,51 @@
                 <a:solidFill>
                   <a:srgbClr val="653795"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>AKTIVITET...Mulighed 2: Pitch din AI for en god idé</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F51EEABF-5492-5424-EDEE-BFED096FA50A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="425852" y="1045147"/>
+            <a:off x="502489" y="864461"/>
             <a:ext cx="8664985" cy="1200329"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ED8623"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Målet med aktiviteten er;</a:t>
             </a:r>
           </a:p>
           <a:p>
@@ -25868,51 +25917,51 @@
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8851985" y="-148856"/>
             <a:ext cx="3340015" cy="3340015"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2329555553"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{998B6A98-2D0C-B351-9BC0-EDCE48823B76}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3">
             <a:extLst>
@@ -26042,85 +26091,85 @@
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="14201859">
             <a:off x="9081912" y="284029"/>
             <a:ext cx="5127676" cy="4367161"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3836909535"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Text Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B067AD49-8FB4-E90C-EB08-B656DC4AC486}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="341181" y="904902"/>
+            <a:off x="341181" y="750522"/>
             <a:ext cx="11158765" cy="6303971"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="228600" indent="0"/>
             <a:r>
               <a:rPr lang="en-GB" sz="1800" b="1" dirty="0"/>
               <a:t>AI (kunstig intelligens) - Teknologi, der </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1800" dirty="0"/>
               <a:t>gør det muligt for maskiner at efterligne menneskelig tænkning og beslutningstagning.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="0"/>
             <a:r>
               <a:rPr lang="en-GB" sz="1800" b="1" dirty="0"/>
               <a:t>Bæredygtighed </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1800" dirty="0"/>
@@ -26275,51 +26324,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Vigtige begreber at huske!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2996506852"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E463EEE-1CB0-A75C-AFBE-972B0D5C1188}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
@@ -26440,51 +26489,51 @@
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="14201859">
             <a:off x="9081912" y="284029"/>
             <a:ext cx="5127676" cy="4367161"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3273588943"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Text Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5BAE401-DA00-8AF1-77E7-AA07B9867939}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
@@ -28847,51 +28896,51 @@
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="20459725">
             <a:off x="5110733" y="5208550"/>
             <a:ext cx="5127676" cy="4367161"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="433478518"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4EB74D2-D589-25B7-49FD-FCFA7B2B1720}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
@@ -29277,51 +29326,51 @@
               </a:rPr>
               <a:t>fra begge sider af spektret.</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1143552643"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 274"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Online Media 4" title="AI for Diversity and Social Good">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99B61149-0770-7253-17AB-70EEE67DDBE8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -30108,51 +30157,51 @@
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:nextCondLst>
                 <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
                     <p:spTgt spid="12"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8713024-E319-354B-6323-4C358DCAD11E}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3">
             <a:extLst>
@@ -30277,51 +30326,51 @@
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="14201859">
             <a:off x="9081912" y="284029"/>
             <a:ext cx="5127676" cy="4367161"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3400847171"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Text Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F417DB1F-9239-D3F5-F04B-E42779DFE125}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
@@ -30417,51 +30466,51 @@
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="0"/>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Unge kvinder kan blive involveret ved at lære, hvordan AI-modeller forudsiger CO2-udledninger og identificerer de mest effektive strategier til at reducere dem.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1736819746"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80EE7926-A383-DDE0-8993-B2730ABD3761}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
@@ -30547,55 +30596,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="303408" y="4497837"/>
             <a:ext cx="10755843" cy="2243205"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="228600" indent="0"/>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Lær </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" b="1" dirty="0">
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>Climate TRACE at </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>kende </a:t>
-[...3 lines deleted...]
-              <a:t>- en global nonprofit-koalition, der bruger satellitter, andre fjernmålingsteknikker og kunstig intelligens til at give et detaljeret overblik over de globale udledninger. Climate TRACE gør meningsfuld klimaindsats hurtigere og nemmere ved at mobilisere det globale teknologisamfund til at spore udledninger med hidtil usete detaljer og hastighed og stille disse data frit til rådighed for offentligheden. </a:t>
+              <a:t>kende - en global nonprofit-koalition, der bruger satellitter, andre fjernmålingsteknikker og kunstig intelligens til at give et detaljeret overblik over de globale udledninger. Climate TRACE gør meningsfuld klimaindsats hurtigere og nemmere ved at mobilisere det globale teknologisamfund til at spore udledninger med hidtil usete detaljer og hastighed og stille disse data frit til rådighed for offentligheden. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Online Media 6" title="This is Climate TRACE: comprehensive emissions tracking for the world's largest open database">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9DF3CA6-E0CA-1128-8723-E5FE2DF2AF71}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noRot="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:videoFile r:link="rId1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
@@ -31302,123 +31347,123 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>3117</Words>
+  <Words>3203</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Widescreen</PresentationFormat>
+  <PresentationFormat>Grand écran</PresentationFormat>
   <Paragraphs>195</Paragraphs>
   <Slides>40</Slides>
   <Notes>14</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>14</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Fonts Used</vt:lpstr>
+        <vt:lpstr>Polices utilisées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Theme</vt:lpstr>
+        <vt:lpstr>Thème</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Slide Titles</vt:lpstr>
+        <vt:lpstr>Titres des diapositives</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>40</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="46" baseType="lpstr">
       <vt:lpstr>PwC Helvetica Neue</vt:lpstr>
-      <vt:lpstr>Montserrat Light</vt:lpstr>
+      <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Montserrat</vt:lpstr>
-      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Montserrat Light</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-[...38 lines deleted...]
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Présentation PowerPoint</vt:lpstr>
+      <vt:lpstr>Présentation PowerPoint</vt:lpstr>
+      <vt:lpstr>Présentation PowerPoint</vt:lpstr>
+      <vt:lpstr>Présentation PowerPoint</vt:lpstr>
+      <vt:lpstr>Présentation PowerPoint</vt:lpstr>
+      <vt:lpstr>Présentation PowerPoint</vt:lpstr>
+      <vt:lpstr>Présentation PowerPoint</vt:lpstr>
+      <vt:lpstr>Présentation PowerPoint</vt:lpstr>
+      <vt:lpstr>Présentation PowerPoint</vt:lpstr>
+      <vt:lpstr>Présentation PowerPoint</vt:lpstr>
+      <vt:lpstr>Présentation PowerPoint</vt:lpstr>
+      <vt:lpstr>Présentation PowerPoint</vt:lpstr>
+      <vt:lpstr>Présentation PowerPoint</vt:lpstr>
+      <vt:lpstr>Présentation PowerPoint</vt:lpstr>
+      <vt:lpstr>Présentation PowerPoint</vt:lpstr>
+      <vt:lpstr>Présentation PowerPoint</vt:lpstr>
+      <vt:lpstr>Présentation PowerPoint</vt:lpstr>
+      <vt:lpstr>Présentation PowerPoint</vt:lpstr>
+      <vt:lpstr>Présentation PowerPoint</vt:lpstr>
+      <vt:lpstr>Présentation PowerPoint</vt:lpstr>
+      <vt:lpstr>Présentation PowerPoint</vt:lpstr>
+      <vt:lpstr>Présentation PowerPoint</vt:lpstr>
+      <vt:lpstr>Présentation PowerPoint</vt:lpstr>
+      <vt:lpstr>Présentation PowerPoint</vt:lpstr>
+      <vt:lpstr>Présentation PowerPoint</vt:lpstr>
+      <vt:lpstr>Présentation PowerPoint</vt:lpstr>
+      <vt:lpstr>Présentation PowerPoint</vt:lpstr>
+      <vt:lpstr>Présentation PowerPoint</vt:lpstr>
+      <vt:lpstr>Présentation PowerPoint</vt:lpstr>
+      <vt:lpstr>Présentation PowerPoint</vt:lpstr>
+      <vt:lpstr>Présentation PowerPoint</vt:lpstr>
+      <vt:lpstr>Présentation PowerPoint</vt:lpstr>
+      <vt:lpstr>Présentation PowerPoint</vt:lpstr>
+      <vt:lpstr>Présentation PowerPoint</vt:lpstr>
+      <vt:lpstr>Présentation PowerPoint</vt:lpstr>
+      <vt:lpstr>Présentation PowerPoint</vt:lpstr>
+      <vt:lpstr>Présentation PowerPoint</vt:lpstr>
+      <vt:lpstr>Présentation PowerPoint</vt:lpstr>
+      <vt:lpstr>Présentation PowerPoint</vt:lpstr>
+      <vt:lpstr>Présentation PowerPoint</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Gillian Keane</dc:creator>
-  <lastModifiedBy>Paula Whyte ( Momentum Consulting )</lastModifiedBy>
-  <revision>46</revision>
+  <cp:keywords>, docId:A77A41F9A6F609E44C83C0A154B27155</cp:keywords>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <keywords>, docId:A77A41F9A6F609E44C83C0A154B27155</keywords>
-</coreProperties>
+</cp:coreProperties>
 </file>